--- v2 (2026-01-30)
+++ v3 (2026-04-03)
@@ -1,2214 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Pépinières de Louveigné\Terrains-conteneurs-greffes\CELINE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81741A68-C5B0-456D-95F4-089C9E07B2AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{02995DDE-4D74-4706-9C08-160CB22F1713}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000" xr2:uid="{A2704A5B-0F68-430C-A00F-757D04902F48}"/>
   </bookViews>
   <sheets>
-    <sheet name="Cerisiers" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Pechers-Abricots,,,," sheetId="6" r:id="rId6"/>
+    <sheet name="déstockage fruitiers" sheetId="1" r:id="rId1"/>
+    <sheet name="déstockage ornements" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D33" i="5" l="1"/>
-[...24 lines deleted...]
-  <c r="B52" i="3"/>
+  <c r="M24" i="2" l="1"/>
+  <c r="D53" i="1"/>
+  <c r="C53" i="1"/>
+  <c r="B53" i="1"/>
+  <c r="D36" i="1"/>
+  <c r="C36" i="1"/>
+  <c r="B36" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="292">
-[...7 lines deleted...]
-    <t>Prunus avium</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="80">
+  <si>
+    <t>Déstockage fruitiers</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>DT</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
-    <t>Abbesse de Moulland</t>
-[...104 lines deleted...]
-    <t>umbracilifera</t>
+    <t>Transparente de Lesdain</t>
+  </si>
+  <si>
+    <t>Reinette de Waleffe</t>
+  </si>
+  <si>
+    <t>Reinette Professeur Lecrenier</t>
+  </si>
+  <si>
+    <t>Président Van Dievoet</t>
+  </si>
+  <si>
+    <t>Reinette de Bleinheim</t>
+  </si>
+  <si>
+    <t>Joseph Mush</t>
+  </si>
+  <si>
+    <t>Reinette Evagil</t>
+  </si>
+  <si>
+    <t>Reinette Dubois</t>
+  </si>
+  <si>
+    <t>Gris braibant</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>Cwastresse double</t>
+  </si>
+  <si>
+    <t>Alkemene</t>
+  </si>
+  <si>
+    <t>Cox's</t>
+  </si>
+  <si>
+    <t>Belle de Boskoop</t>
+  </si>
+  <si>
+    <t>Bramley's</t>
+  </si>
+  <si>
+    <t>Boskoop rouge</t>
+  </si>
+  <si>
+    <t>Calville des prairies</t>
+  </si>
+  <si>
+    <t>Golden delicious</t>
+  </si>
+  <si>
+    <t>Marie-Joseph d'Othée</t>
+  </si>
+  <si>
+    <t>Melrose</t>
+  </si>
+  <si>
+    <t>Gravenstein</t>
+  </si>
+  <si>
+    <t>Coxybelle</t>
+  </si>
+  <si>
+    <t>Pomme Henry</t>
+  </si>
+  <si>
+    <t>Jacques Lebel</t>
+  </si>
+  <si>
+    <t>Reinette Hernaut</t>
+  </si>
+  <si>
+    <t>Reinette Bauman</t>
+  </si>
+  <si>
+    <t>Zoya</t>
+  </si>
+  <si>
+    <t>Radoux</t>
+  </si>
+  <si>
+    <t>Gloster</t>
+  </si>
+  <si>
+    <t>James Grieve</t>
+  </si>
+  <si>
+    <t>Reinette du Mans</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Total Cerisiers</t>
-[...23 lines deleted...]
-    <t>Goutte d'or</t>
+    <t>Pommier</t>
+  </si>
+  <si>
+    <t>Autres fruitiers</t>
+  </si>
+  <si>
+    <t>Pêcher fertile de septembre</t>
+  </si>
+  <si>
+    <t>Nectarine</t>
+  </si>
+  <si>
+    <t>Abricotier Royal</t>
+  </si>
+  <si>
+    <t>Prunier Altesse simple</t>
+  </si>
+  <si>
+    <t>Néflier</t>
   </si>
   <si>
     <t>Mirabelle de Nancy</t>
   </si>
   <si>
-    <t>Monsieur</t>
-[...713 lines deleted...]
-    <t>rtte duchene</t>
+    <t>Prunier Altesse double</t>
+  </si>
+  <si>
+    <t>Poirier Conférence</t>
+  </si>
+  <si>
+    <t>Cérisier Helshoven</t>
+  </si>
+  <si>
+    <t>Poirier Bon chrétien Williams</t>
+  </si>
+  <si>
+    <t>Prunier des Princes</t>
+  </si>
+  <si>
+    <t>Prunier Wignon</t>
+  </si>
+  <si>
+    <t>Cognasier Champion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prunus kiku shidare </t>
+  </si>
+  <si>
+    <t>Prunus pissardi</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica purpurea</t>
+  </si>
+  <si>
+    <t>Sorbus aucuparia</t>
+  </si>
+  <si>
+    <t>Carpinus betulus</t>
+  </si>
+  <si>
+    <t>Carpinus betulus Lucas</t>
+  </si>
+  <si>
+    <t>Acer Globosum</t>
+  </si>
+  <si>
+    <t>Catalpa nana</t>
+  </si>
+  <si>
+    <t>Robinia umbracifera</t>
+  </si>
+  <si>
+    <t>Sambucus  nigra</t>
+  </si>
+  <si>
+    <t>Platanus acerifolia tonelle</t>
+  </si>
+  <si>
+    <t>Castanea de Lyon</t>
+  </si>
+  <si>
+    <t>Cedrus deodora aurea</t>
+  </si>
+  <si>
+    <t>Acer campestre</t>
+  </si>
+  <si>
+    <t>Tilia platyphyllos</t>
+  </si>
+  <si>
+    <t>Sophora japonica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelkova </t>
+  </si>
+  <si>
+    <t>Crateagus Paul'scarlet</t>
+  </si>
+  <si>
+    <t>HT (16/18)</t>
+  </si>
+  <si>
+    <t>HT (10/12)</t>
+  </si>
+  <si>
+    <t>HT (8/10)</t>
+  </si>
+  <si>
+    <t>HT (6/8)</t>
+  </si>
+  <si>
+    <t>bal 200/250</t>
+  </si>
+  <si>
+    <t>bal 175/200</t>
+  </si>
+  <si>
+    <t>bal 125/150</t>
+  </si>
+  <si>
+    <t>bal 100/125</t>
+  </si>
+  <si>
+    <t>Bal 150/175</t>
+  </si>
+  <si>
+    <t>Ornement</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...81 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="55">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...2 lines deleted...]
-      </top>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...250 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...346 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...245 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{8CD7E80D-4C61-4052-8C8A-FEAD04E4C39A}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2315,3936 +815,1105 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E51078D-1AF7-4D02-B7D4-EBD69BE8338B}">
+  <dimension ref="A1:D53"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="D55" sqref="D55"/>
+    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="D56" sqref="D56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="28.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="103" t="s">
+    </row>
+    <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="104"/>
-[...10 lines deleted...]
-      <c r="B4" s="8" t="s">
+      <c r="D3" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="5">
+        <v>5</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="6"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="1">
+        <v>7</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="1">
+        <v>2</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="1">
+        <v>6</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1">
+        <v>1</v>
+      </c>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1">
+        <v>1</v>
+      </c>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="1">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="1">
         <v>4</v>
       </c>
-      <c r="F4" s="65" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="1">
+        <v>3</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1</v>
+      </c>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="1">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="3"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1">
+        <v>3</v>
+      </c>
+      <c r="D28" s="3"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="1">
+        <v>3</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="3"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1</v>
+      </c>
+      <c r="D30" s="3"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1">
+        <v>1</v>
+      </c>
+      <c r="D31" s="3"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="15"/>
-[...10 lines deleted...]
-      <c r="C6" s="19">
+      <c r="B32" s="1">
+        <v>9</v>
+      </c>
+      <c r="C32" s="1">
+        <v>3</v>
+      </c>
+      <c r="D32" s="3"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="20"/>
-[...4 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="B33" s="1">
+        <v>5</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="3"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1">
+        <v>2</v>
+      </c>
+      <c r="D34" s="3"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="14"/>
+    </row>
+    <row r="36" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="8">
+        <f>SUM(B4:B34)</f>
+        <v>82</v>
+      </c>
+      <c r="C36" s="8">
+        <f>SUM(C4:C34)</f>
+        <v>15</v>
+      </c>
+      <c r="D36" s="9">
+        <f>SUM(D4:D34)</f>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="5">
+        <v>4</v>
+      </c>
+      <c r="C39" s="5">
+        <v>6</v>
+      </c>
+      <c r="D39" s="6"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="3"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1">
+        <v>5</v>
+      </c>
+      <c r="D43" s="3"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1">
+        <v>5</v>
+      </c>
+      <c r="D44" s="3"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="3"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="1"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="12"/>
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="14"/>
+    </row>
+    <row r="53" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B53" s="8">
+        <f>SUM(B39:B51)</f>
         <v>8</v>
       </c>
-      <c r="B7" s="18"/>
-[...13 lines deleted...]
-      <c r="B8" s="18">
+      <c r="C53" s="8">
+        <f>SUM(C39:C51)</f>
+        <v>16</v>
+      </c>
+      <c r="D53" s="9">
+        <f>SUM(D39:D51)</f>
         <v>11</v>
       </c>
-      <c r="C8" s="19">
-[...526 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A39:A51">
+    <sortCondition ref="A39:A51"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04335EE9-76B7-4949-A86E-C7628F81327B}">
-  <dimension ref="A1:F37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06A7CD24-9978-4261-A63E-0BEFED42E27E}">
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="11.42578125" customWidth="1"/>
+    <col min="1" max="1" width="25.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="B3" s="106" t="s">
+    <row r="1" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C2" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="D2" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="E2" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="F2" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="G2" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="H2" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="I2" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="J2" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="K2" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="L2" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="6"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+      <c r="F4" s="1">
+        <v>1</v>
+      </c>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="3"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1</v>
+      </c>
+      <c r="E5" s="1">
+        <v>20</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1">
+        <v>2</v>
+      </c>
+      <c r="L5" s="3"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="3"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1">
+        <v>3</v>
+      </c>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="3"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1">
+        <v>1</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="3"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1">
+        <v>3</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2</v>
+      </c>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="3"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1">
+        <v>1</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="3"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1">
+        <v>4</v>
+      </c>
+      <c r="L11" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1">
+        <v>4</v>
+      </c>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
+      <c r="L12" s="3"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1">
+        <v>11</v>
+      </c>
+      <c r="I13" s="1"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="3"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="3"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1">
+        <v>1</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="3"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1">
+        <v>6</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1">
+        <v>1</v>
+      </c>
+      <c r="L17" s="3"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1">
+        <v>1</v>
+      </c>
+      <c r="K18" s="1"/>
+      <c r="L18" s="3"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+      <c r="F19" s="1">
+        <v>2</v>
+      </c>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="3"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1">
+        <v>1</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="1"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="3"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="1"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="3"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C3" s="107"/>
-[...12 lines deleted...]
-      <c r="B4" s="8" t="s">
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+      <c r="F22" s="1">
+        <v>2</v>
+      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="3"/>
+    </row>
+    <row r="23" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="14"/>
+    </row>
+    <row r="24" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="8">
+        <v>1</v>
+      </c>
+      <c r="C24" s="8">
+        <v>14</v>
+      </c>
+      <c r="D24" s="8">
+        <v>7</v>
+      </c>
+      <c r="E24" s="8">
+        <v>27</v>
+      </c>
+      <c r="F24" s="8">
+        <v>5</v>
+      </c>
+      <c r="G24" s="8">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="H24" s="8">
+        <v>15</v>
+      </c>
+      <c r="I24" s="8">
+        <v>1</v>
+      </c>
+      <c r="J24" s="8">
+        <v>1</v>
+      </c>
+      <c r="K24" s="8">
+        <v>7</v>
+      </c>
+      <c r="L24" s="9">
         <v>4</v>
       </c>
-      <c r="D4" s="75" t="s">
-[...482 lines deleted...]
-        <v>242</v>
+      <c r="M24">
+        <f>SUM(B24:C24:D24:E24:F24:G24:H24:I24:J24:K24:L24)</f>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...3 lines deleted...]
-  </mergeCells>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:A22">
+    <sortCondition ref="A4:A22"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...2653 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>Pechers-Abricots,,,,</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>déstockage fruitiers</vt:lpstr>
+      <vt:lpstr>déstockage ornements</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>PC2</dc:creator>
+  <dc:creator>FREDERIC DROEVEN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>